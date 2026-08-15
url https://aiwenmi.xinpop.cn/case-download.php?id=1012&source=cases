--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -9,389 +9,311 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>XX市人民政府</w:t>
+        <w:t>农业行业工作总结模板</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>根据农业农村部的工作部署和要求，我司坚持农业农村优先发展，深入推进乡村振兴战略，不断提升农业现代化水平和农产品供给保障能力。现将本年度工作总结如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>一、农业生产稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>X政发〔2024〕4号</w:t>
+        <w:t>公司坚持农业现代化发展方向，优化农业生产结构，实现农业生产稳步增长。本年度粮食产量达到50万吨，同比增长5%；蔬菜产量达到20万吨，同比增长8%；水果产量达到10万吨，同比增长10%；肉类产量达到5万吨，同比增长6%。农业产值达到30亿元，同比增长10%；实现利润总额3亿元，同比增长12%。耕地面积达到50万亩，其中高标准农田30万亩。农机总动力达到10万千瓦，农业机械化率达到85%。农产品加工转化率达到70%，农产品加工业产值达到50亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>二、农业科技创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
-[...1 lines deleted...]
-          <w:sz w:val="44"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>XX市人民政府关于XX区“XX·XX”火灾事故的通报</w:t>
+        <w:t>公司加大农业科技创新投入，提升农业科技水平。本年度研发投入达到1亿元，占营收比例达到3.3%。研发团队规模达到200人，其中高级职称人员50人。开展研发项目30项，完成研发项目25项。申请专利80项，其中发明专利40项，获得专利授权50项。获得农业科技奖5项，其中省级农业科技奖2项。建设研发平台，建成省级农业科技园区、省级农业工程技术研究中心。开展产学研合作，与5所农业高校建立合作关系，联合培养人才30人。推广农业新技术，推广面积达到20万亩。推广农业新品种，推广面积达到15万亩。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>三、农业产业化经营深入推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2024年XX月XX日XX时XX分，XX区XX街道XX小区发生一起火灾事故，造成XX人死亡、XX人受伤，直接经济损失XX万元。</w:t>
+        <w:t>公司推进农业产业化经营，提升农业产业化水平。建设农业产业化基地，基地面积达到20万亩。建设农产品加工园区，园区面积达到1000亩，入园企业达到50家。建设农产品冷链物流设施，冷库容量达到10万吨。建设农产品交易市场，市场面积达到500亩，年交易额达到20亿元。发展农业产业化联合体，联合体成员达到100家。发展订单农业，订单面积达到10万亩。发展品牌农业，注册农产品品牌20个，获得地理标志认证产品5个。发展绿色农业，获得绿色食品认证产品30个，有机食品认证产品10个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>四、农业机械化水平不断提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>事故发生后，市委、市政府高度重视，立即启动应急预案，组织消防、应急、医疗等部门开展救援工作。市领导第一时间赶赴现场指挥救援，并看望慰问受伤人员和遇难者家属。</w:t>
+        <w:t>公司推进农业机械化，提升农业机械化水平。农机总动力达到10万千瓦，农业机械化率达到85%。拥有大中型拖拉机500台，联合收割机300台，插秧机200台，植保无人机50架。建设农机合作社10个，农机服务面积达到30万亩。开展农机培训，培训农机手1000人次。开展农机维修服务，建设农机维修网点20个。开展农机安全检查，检查农机5000台次，排查安全隐患200项，整改率达到100%。全年未发生重大农机安全事故，农机安全生产形势稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>五、农产品质量安全不断加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>经初步调查，事故原因系XX企业违规操作引发。事故暴露出部分企业安全生产主体责任落实不到位、安全隐患排查不彻底、安全管理制度执行不严等问题。</w:t>
+        <w:t>公司加强农产品质量安全管理，保障农产品质量安全。建立健全农产品质量安全管理制度，制定农产品质量安全手册，明确质量安全责任。建设农产品质量检测中心，配备检测设备，开展农产品质量检测，检测样品10000份，检测合格率达到99%。建设农产品追溯体系，实现农产品全程追溯，追溯产品达到50种。建设农产品标准化生产基地，基地面积达到10万亩。开展农产品质量安全培训，培训农民10000人次。开展农产品质量安全检查，检查生产基地100个，发现质量安全问题50项，整改率达到100%。获得农产品质量安全示范企业称号。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>六、农业社会化服务不断完善</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>为深刻汲取事故教训，切实加强安全生产工作，防止类似事故再次发生，现通报如下：</w:t>
+        <w:t>公司开展农业社会化服务，提升农业服务水平。建设农业社会化服务中心10个，配备服务人员200人。开展农机作业服务，服务面积达到30万亩。开展农技推广服务，服务农户10000户。开展农资供应服务，供应农资10万吨。开展农产品销售服务，销售农产品20万吨。开展农业金融服务，发放农业贷款1亿元。开展农业保险服务，承保农业保险面积20万亩。开展农业信息服务，建设农业信息平台，发布农业信息10000条。农业社会化服务收入达到2亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>七、人才队伍建设成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、全市各地区、各部门要立即组织开展安全生产大检查，全面排查各类安全隐患，特别是消防安全隐患，坚决杜绝违规操作行为。</w:t>
+        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才100人，其中高级人才10人。员工总数达到2000人，其中专业技术人员500人，管理人员100人。开展员工培训，全年培训员工10000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>八、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
         <w:ind w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、各企业要认真落实安全生产主体责任，加强安全管理，完善安全制度，强化员工安全教育培训，提高安全防范意识和能力。</w:t>
-[...119 lines deleted...]
-        <w:t>2024年6月17日</w:t>
+        <w:t>继续坚持农业现代化发展方向，推进乡村振兴战略实施。加大农业科技创新投入，提升农业科技水平。推进农业产业化经营，提升农业产业化水平。推进农业机械化，提升农业机械化水平。加强农产品质量安全管理，保障农产品质量安全。开展农业社会化服务，提升农业服务水平。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -841,54 +763,50 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>