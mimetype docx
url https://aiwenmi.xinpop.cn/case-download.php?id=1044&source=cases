--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>教育行业工作总结模板</w:t>
+        <w:t>信托行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据上级教育主管部门的工作部署和要求，我校紧紧围绕立德树人根本任务，坚持党的教育方针，全面贯彻习近平新时代中国特色社会主义思想，深入推进教育教学改革，不断提升办学质量和水平。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、党建工作扎实推进</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于信托业发展的方针政策和监管要求，积极推动信托业规范健康发展，在服务实体经济、风险防控、业务转型、投资者保护等方面取得了显著成效。全年信托业管理资产规模达到二十万亿元，信托产品数量达到五万只，为服务实体经济、促进资本形成作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校党委始终把党的政治建设摆在首位，深入学习贯彻党的二十大精神，组织开展"不忘初心、牢记使命"主题教育活动。全年共组织党委理论学习中心组学习12次，党支部学习24次，党员大会8次。发展党员15名，培养入党积极分子32名。建立健全党风廉政建设责任制，签订党风廉政建设责任书，开展廉政风险排查，制定防控措施。加强意识形态工作，定期分析研判意识形态领域形势，牢牢掌握意识形态工作领导权。</w:t>
+        <w:t>在服务实体经济方面，我们积极引导信托业服务实体经济，支持经济高质量发展。引导信托资金投资基础设施项目，支持基础设施建设。引导信托资金投资科技创新企业，支持科技创新。引导信托资金投资绿色产业，支持绿色发展。引导信托资金投资中小企业，支持中小企业发展。全年信托资金投资实体经济达到五万亿元，有力支持了实体经济发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、教育教学质量稳步提升</w:t>
+        <w:t>在风险防控方面，我们高度重视信托业风险防控工作，加强风险监测和处置。建立了信托业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，信托业风险项目占比控制在百分之五以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校坚持以教学为中心，深化课程改革，优化教学管理。本年度共开设课程120门，其中精品课程15门，在线开放课程8门。教师参加各级各类教学比赛获奖32项，其中国家级奖项5项，省级奖项12项。学生参加学科竞赛获奖156项，其中国家级奖项28项。毕业生就业率达到96.5%，考研录取率达到35%。推进产教融合、校企合作，与50余家企业建立合作关系，共建实习实训基地25个。</w:t>
+        <w:t>在业务转型方面，我们积极推进信托业业务转型，回归信托本源。发展了家族信托，为高净值客户提供财富管理服务。发展了资产证券化信托，为企业提供融资服务。发展了慈善信托，支持公益慈善事业发展。发展了服务信托，为委托人提供专业服务。全年家族信托规模达到五千亿元，资产证券化信托规模达到一万亿元，业务转型取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、师资队伍建设成效显著</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校高度重视师资队伍建设，实施"人才强校"战略。本年度引进高层次人才18人，其中博士12人，教授3人。组织教师参加培训进修256人次，选派骨干教师出国访学15人。新增省级教学名师2人，省级教学团队1个。教师发表论文368篇，其中核心期刊论文125篇，被SCI、EI收录论文68篇。获批国家级科研项目5项，省部级科研项目28项，科研经费到账3200万元。</w:t>
+        <w:t>（一）管理规模稳步增长。我们积极推动信托业发展，管理规模稳步增长。全年信托业管理资产规模达到二十万亿元，较上年增长百分之五。信托产品数量达到五万只，较上年增加三千只。信托业营业收入达到一千亿元，较上年增长百分之三。信托业净利润达到五百亿元，较上年增长百分之二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、学生管理工作规范有序</w:t>
+        <w:t>（二）服务实体经济成效显著。我们积极引导信托业服务实体经济，支持经济高质量发展。全年信托资金投资实体经济达到五万亿元，占信托资产规模的百分之二十五。投资基础设施项目二万亿元，支持了基础设施建设。投资科技创新企业五千亿元，支持了科技创新。投资绿色产业五千亿元，支持了绿色发展。投资中小企业一万亿元，支持了中小企业发展。信托业服务实体经济能力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校坚持"以学生为中心"的理念，构建全员、全过程、全方位育人体系。完善学生管理制度，修订学生手册，规范学生日常行为。加强辅导员队伍建设，配备专职辅导员45人，师生比达到1:200。开展心理健康教育，建立学生心理健康档案，开展心理咨询服务1200余人次。做好学生资助工作，发放各类奖助学金2800万元，资助学生12000余人次。推进学生社团建设，现有学生社团68个，开展社团活动300余场。</w:t>
+        <w:t>（三）风险防控能力增强。我们高度重视信托业风险防控工作，加强风险监测和处置。建立了信托业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，信托业风险项目占比控制在百分之五以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、校园基础设施不断完善</w:t>
+        <w:t>（四）业务转型稳步推进。我们积极推进信托业业务转型，回归信托本源。发展了家族信托，为高净值客户提供财富管理服务。发展了资产证券化信托，为企业提供融资服务。发展了慈善信托，支持公益慈善事业发展。发展了服务信托，为委托人提供专业服务。全年家族信托规模达到五千亿元，资产证券化信托规模达到一万亿元，慈善信托规模达到一百亿元，业务转型取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校加大基础设施投入，改善办学条件。本年度完成教学楼改造工程2栋，新建学生公寓1栋，新增建筑面积15000平方米。升级改造实验室15个，新增教学仪器设备价值1200万元。推进智慧校园建设，实现校园无线网络全覆盖，建设智慧教室30间。图书馆新增纸质图书5万册，电子图书10万册，数据库资源进一步丰富。校园绿化美化工程持续推进，校园环境更加优美。</w:t>
+        <w:t>（五）投资者保护成效明显。我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动三百场，培训投资者三万人次，处理投资者投诉一千件，为投资者挽回经济损失二千万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、安全稳定工作常抓不懈</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校始终把安全稳定工作放在重要位置，建立健全安全稳定工作责任制。开展安全教育培训12次，应急演练4次。排查整改安全隐患56处。加强校园安全管理，安装监控摄像头300个，实现校园监控全覆盖。做好食品安全管理，食堂食品安全量化分级达到A级。加强消防安全管理，配备消防器材，定期检查维护。全年未发生重大安全事故，校园安全稳定。</w:t>
+        <w:t>一是业务转型压力较大，传统业务占比仍然较高。二是风险防控压力较大，部分项目存在风险隐患。三是投资者保护需要加强，投资者风险意识有待提高。四是人才队伍建设有待加强，专业人才短缺。五是监管制度需要完善，监管力度有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、对外交流合作不断深化</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>学校积极推进国际化办学，拓展国际交流合作渠道。与国外高校签订合作协议8份，开展学生交流项目12个。招收留学生150人，来自25个国家。举办国际学术会议3场，邀请国外专家讲学50人次。教师出国参加学术会议交流86人次。推进港澳台交流合作，与港澳台高校建立合作关系，开展学生互访活动。</w:t>
-[...29 lines deleted...]
-        <w:t>继续深化教育教学改革，推进人才培养模式创新。加强师资队伍建设，引进和培养高层次人才。完善学科专业布局，优化专业结构。加强科研平台建设，提升科研创新能力。推进产教融合，深化校企合作。加强国际交流合作，提升国际化办学水平。持续改善办学条件，优化校园环境。加强党的建设，为学校发展提供坚强政治保证。</w:t>
+        <w:t>下一步，我们将继续推动信托业规范健康发展，更好服务实体经济。一是服务实体经济，支持经济高质量发展。二是加强风险防控，维护金融安全。三是推进业务转型，回归信托本源。四是保护投资者权益，提升服务质量。五是加强人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>