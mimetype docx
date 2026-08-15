--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>医疗行业工作总结模板</w:t>
+        <w:t>租赁行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家卫生健康委员会的工作部署和要求，我院坚持以人民健康为中心，全面深化医药卫生体制改革，不断提升医疗服务质量和水平。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、医疗服务能力持续增强</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于融资租赁业发展的方针政策和监管要求，积极推动融资租赁业规范健康发展，在服务实体经济、风险防控、业务创新、市场监管等方面取得了显著成效。全年融资租赁业资产规模达到五万亿元，融资租赁业务量达到三万亿元，为服务实体经济、促进设备更新作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院坚持公益性导向，优化服务流程，提高服务效率。本年度门诊量达到125万人次，同比增长8.5%；住院患者8.5万人次，同比增长6.2%；手术量2.8万台次，同比增长12%。平均住院日缩短至8.5天，床位使用率达到95%。推行预约诊疗服务，预约率达到85%，患者等候时间明显缩短。开展日间手术，日间手术量达到5000台次，占择期手术比例达到18%。优化急诊急救流程，建立胸痛中心、卒中中心、创伤中心，急危重症救治能力显著提升。</w:t>
+        <w:t>在服务实体经济方面，我们积极引导融资租赁业服务实体经济，支持经济高质量发展。发展了设备融资租赁，支持企业设备更新。发展了飞机融资租赁，支持航空业发展。发展了船舶融资租赁，支持航运业发展。发展了汽车融资租赁，支持汽车消费。全年融资租赁业务量达到三万亿元，其中设备融资租赁一万亿元，飞机融资租赁五千亿元，船舶融资租赁三千亿元，汽车融资租赁二千亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、医疗质量安全管理不断加强</w:t>
+        <w:t>在风险防控方面，我们高度重视融资租赁业风险防控工作，加强风险监测和处置。建立了融资租赁业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患八十项，处置风险项目三十个，融资租赁业不良资产率控制在百分之三以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院建立健全医疗质量安全管理体系，完善医疗质量管理制度。成立医疗质量管理委员会，定期开展医疗质量检查和评估。加强核心制度落实，严格执行首诊负责制、三级医师查房制、疑难病例讨论制等核心制度。开展病历质量评比活动，病历甲级率达到95%。加强合理用药管理，抗菌药物使用强度控制在40DDD以下，处方合格率达到98%。加强医院感染管理，医院感染发生率控制在3%以下。开展医疗安全不良事件报告制度，全年报告不良事件256例，及时分析整改。</w:t>
+        <w:t>在业务创新方面，我们积极推进融资租赁业业务创新，丰富业务模式。发展了经营性租赁，满足了企业多样化需求。发展了售后回租，盘活了企业存量资产。发展了联合租赁，分散了业务风险。发展了绿色租赁，支持了绿色发展。全年经营性租赁业务量达到五千亿元，售后回租业务量达到一万亿元，业务创新取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、学科建设取得新突破</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院加强重点学科建设，提升学科竞争力。本年度新增省级重点专科2个，市级重点专科3个。引进学科带头人5人，其中博士生导师2人。开展新技术新项目68项，其中国内领先技术5项，省内领先技术15项。获得科研立项56项，其中国家自然科学基金项目8项，省部级项目18项。发表论文420篇，其中SCI论文125篇，核心期刊论文180篇。获得专利授权32项，其中发明专利8项。举办学术会议12场，其中国家级学术会议3场。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动融资租赁业发展，业务规模稳步增长。全年融资租赁业资产规模达到五万亿元，较上年增长百分之十。融资租赁业务量达到三万亿元，较上年增长百分之十二。融资租赁业营业收入达到五百亿元，较上年增长百分之八。融资租赁业净利润达到二百亿元，较上年增长百分之六。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、人才队伍建设成效显著</w:t>
+        <w:t>（二）服务实体经济成效显著。我们积极引导融资租赁业服务实体经济，支持经济高质量发展。全年融资租赁业务量达到三万亿元，其中设备融资租赁一万亿元，支持了企业设备更新。飞机融资租赁五千亿元，支持了航空业发展。船舶融资租赁三千亿元，支持了航运业发展。汽车融资租赁二千亿元，支持了汽车消费。融资租赁业服务实体经济能力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院实施人才强院战略，加强人才引进和培养。本年度引进高层次人才25人，其中博士15人，高级职称人员10人。选派骨干医师外出进修学习86人次，其中出国进修12人次。开展住院医师规范化培训，在培学员320人，结业考核通过率达到98%。加强护理队伍建设，护士总数达到1800人，护患比达到1:0.6。开展护理人员培训，专科护士培训合格率达到95%。完善人才激励机制，建立绩效考核体系，激发人才活力。</w:t>
+        <w:t>（三）风险防控能力增强。我们高度重视融资租赁业风险防控工作，加强风险监测和处置。建立了融资租赁业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患八十项，处置风险项目三十个，融资租赁业不良资产率控制在百分之三以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、信息化建设深入推进</w:t>
+        <w:t>（四）业务创新稳步推进。我们积极推进融资租赁业业务创新，丰富业务模式。发展了经营性租赁，满足了企业多样化需求。发展了售后回租，盘活了企业存量资产。发展了联合租赁，分散了业务风险。发展了绿色租赁，支持了绿色发展。全年经营性租赁业务量达到五千亿元，售后回租业务量达到一万亿元，联合租赁业务量达到一千亿元，绿色租赁业务量达到五百亿元，业务创新取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院加快智慧医院建设，提升信息化水平。完成医院信息系统升级改造，实现电子病历系统应用水平五级。建设互联网医院，开展在线问诊服务，全年在线问诊量达到15万人次。推进检查检验结果互认，与区域内30家医疗机构实现检查检验结果互认。建设远程医疗平台，开展远程会诊、远程影像诊断等服务，全年远程会诊量达到2000例。推进医保电子凭证应用，医保电子凭证结算率达到85%。加强网络安全管理，通过网络安全等级保护测评。</w:t>
+        <w:t>（五）市场监管持续加强。我们坚持依法监管、从严监管，加强融资租赁市场监管。开展了融资租赁业专项整治行动，重点整治违规经营、风险隐患等问题。建立了融资租赁企业信用档案，实施了信用分级分类监管。规范了融资租赁经营行为，保护了承租人合法权益。全年共检查融资租赁企业二百家，整改问题企业三十家，查处违法违规案件二十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、医德医风建设常抓不懈</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院加强医德医风建设，树立良好行业形象。开展医德医风教育培训12次，签订医德医风承诺书，建立医德医风档案。加强行风建设，开展医药领域腐败问题集中整治，查处违规违纪行为。完善投诉处理机制，处理患者投诉256件，投诉处理满意率达到95%。开展患者满意度调查，患者满意度达到96%。加强廉洁文化建设，营造风清气正的医疗环境。</w:t>
+        <w:t>一是业务模式相对单一，创新能力不足。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、公共卫生服务扎实推进</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>医院积极履行公共卫生职责，参与公共卫生服务。承担突发公共卫生事件应急救治任务，建立应急救治队伍，储备应急物资。参与重大活动医疗保障，完成医疗保障任务56次。开展健康教育和健康促进活动，举办健康讲座120场，发放健康宣传资料5万份。参与家庭医生签约服务，签约居民达到5万人。开展慢性病管理，管理高血压患者2万人，糖尿病患者1.5万人。做好传染病防控工作，传染病报告及时率达到100%。</w:t>
-[...29 lines deleted...]
-        <w:t>继续深化医药卫生体制改革，推进现代医院管理制度建设。加强学科建设，提升学科竞争力。加强人才队伍建设，引进和培养高层次人才。推进智慧医院建设，提升信息化水平。加强医疗质量管理，保障医疗安全。改善医疗服务，提升患者就医体验。加强医德医风建设，树立良好行业形象。积极参与公共卫生服务，履行社会责任。</w:t>
+        <w:t>下一步，我们将继续推动融资租赁业规范健康发展，更好服务实体经济。一是服务实体经济，支持经济高质量发展。二是加强风险防控，维护金融安全。三是推进业务创新，丰富业务模式。四是加强市场监管，规范市场秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>