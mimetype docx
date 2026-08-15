--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>金融行业工作总结模板</w:t>
+        <w:t>典当行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家金融监督管理总局的工作部署和要求，我行坚持服务实体经济导向，全面加强风险防控，不断提升金融服务质量和效率。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、业务发展稳中有进</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于典当业发展的方针政策和监管要求，积极推动典当业规范健康发展，在服务中小微企业、风险防控、市场监管、消费者权益保护等方面取得了显著成效。全年典当业资产规模达到一千亿元，典当业务量达到五百亿元，为服务中小微企业、解决短期融资需求作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行坚持稳健经营理念，优化业务结构，实现高质量发展。截至年末，资产总额达到8500亿元，同比增长12.5%；各项存款余额6200亿元，同比增长15.2%；各项贷款余额4800亿元，同比增长18.6%。实现营业收入280亿元，同比增长8.5%；实现净利润95亿元，同比增长10.2%。不良贷款率控制在1.5%以下，拨备覆盖率达到180%，资本充足率达到14.5%。主要监管指标均符合监管要求，经营状况良好。</w:t>
+        <w:t>在服务中小微企业方面，我们积极引导典当业服务中小微企业，解决短期融资需求。发展了动产典当，为中小微企业提供存货融资服务。发展了财产权利典当，为中小微企业提供应收账款融资服务。发展了房地产典当，为中小微企业提供房地产抵押融资服务。全年典当业务量达到五百亿元，其中动产典当二百亿元，财产权利典当一百亿元，房地产典当二百亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、服务实体经济成效显著</w:t>
+        <w:t>在风险防控方面，我们高度重视典当业风险防控工作，加强风险监测和处置。建立了典当业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患五十项，处置风险项目二十个，典当业不良资产率控制在百分之五以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行坚持服务实体经济本源，加大对重点领域和薄弱环节的支持力度。本年度新增贷款投放1200亿元，其中小微企业贷款新增450亿元，占比达到37.5%。普惠型小微企业贷款余额达到800亿元，增速达到25%，高于各项贷款平均增速。制造业贷款新增150亿元，支持制造业转型升级。绿色贷款新增200亿元，支持绿色产业发展。涉农贷款新增180亿元，支持乡村振兴战略实施。民营企业贷款新增280亿元，支持民营经济发展。降低企业融资成本，新发放贷款加权平均利率较上年下降0.3个百分点。</w:t>
+        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强典当市场监管。开展了典当业专项整治行动，重点整治违规经营、超范围经营等问题。建立了典当企业信用档案，实施了信用分级分类监管。规范了典当经营行为，保护了当户合法权益。全年共检查典当企业三百家，整改问题企业五十家，查处违法违规案件三十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、金融创新持续推进</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行加快金融产品创新，提升金融服务能力。推出线上贷款产品"快易贷"，实现贷款全流程线上办理，审批时效缩短至1小时。推出供应链金融产品，为核心企业上下游企业提供融资服务，供应链金融余额达到150亿元。推出知识产权质押贷款，支持科技创新企业发展。推出乡村振兴专属信贷产品，支持农业农村现代化建设。加快数字化转型，手机银行用户达到500万户，月活跃用户达到200万户。网上银行交易量达到1.2亿笔，交易金额达到5万亿元。推出智能客服系统，智能客服占比达到80%。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动典当业发展，业务规模稳步增长。全年典当业资产规模达到一千亿元，较上年增长百分之五。典当业务量达到五百亿元，较上年增长百分之八。典当业营业收入达到五十亿元，较上年增长百分之六。典当业净利润达到二十亿元，较上年增长百分之四。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、风险管理不断加强</w:t>
+        <w:t>（二）服务中小微企业成效显著。我们积极引导典当业服务中小微企业，解决短期融资需求。全年典当业务量达到五百亿元，其中动产典当二百亿元，服务中小微企业一万家。财产权利典当一百亿元，服务中小微企业五千家。房地产典当二百亿元，服务中小微企业三千家。典当业服务中小微企业能力显著提升，为中小微企业解决了短期融资难题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行建立健全全面风险管理体系，加强风险防控。完善风险管理组织架构，设立风险管理委员会，明确风险管理职责。加强信用风险管理，完善授信审批流程，强化贷后管理。开展风险排查，排查风险资产150亿元，处置不良资产80亿元。加强市场风险管理，建立市场风险限额管理体系，控制市场风险敞口。加强操作风险管理，完善内部控制制度，开展操作风险培训。加强流动性风险管理，保持充足的流动性储备，流动性比例达到55%。加强信息科技风险管理，完善网络安全防护体系，保障信息系统安全稳定运行。</w:t>
+        <w:t>（三）风险防控能力增强。我们高度重视典当业风险防控工作，加强风险监测和处置。建立了典当业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患五十项，处置风险项目二十个，典当业不良资产率控制在百分之五以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、合规经营水平不断提升</w:t>
+        <w:t>（四）市场监管持续加强。我们坚持依法监管、从严监管，加强典当市场监管。开展了典当业专项整治行动，重点整治违规经营、超范围经营等问题。建立了典当企业信用档案，实施了信用分级分类监管。规范了典当经营行为，保护了当户合法权益。全年共检查典当企业三百家，整改问题企业五十家，查处违法违规案件三十起，市场秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行加强合规管理，确保依法合规经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，全年培训员工12000人次。加强反洗钱管理，完善客户身份识别制度，报送可疑交易报告1500份。加强消费者权益保护，设立消费者投诉处理中心，处理消费者投诉2800件，投诉处理满意率达到95%。开展合规检查，发现问题及时整改。配合监管检查，接受监管检查12次，整改问题56项。</w:t>
+        <w:t>（五）消费者权益保护加强。我们高度重视消费者权益保护工作，加强当户权益保护。建立了当户投诉处理机制，及时处理当户投诉。开展了当户教育活动，提高了当户风险意识。规范了典当服务行为，保护了当户合法权益。全年处理当户投诉五百件，开展当户教育活动一百场，培训当户五千人次，为当户挽回经济损失五百万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、人才队伍建设成效显著</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行加强人才队伍建设，提升员工素质。本年度引进各类人才350人，其中硕士研究生以上学历180人。开展员工培训，全年培训员工15000人次，培训时长达到30万小时。完善绩效考核体系，建立市场化薪酬激励机制。加强干部队伍建设，选拔任用中层干部35人。开展员工职业发展规划，拓宽员工职业发展通道。加强企业文化建设，开展企业文化活动，增强员工凝聚力。</w:t>
+        <w:t>一是业务规模较小，服务能力有限。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、社会责任积极履行</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>银行积极履行社会责任，回馈社会。开展金融知识普及活动，举办金融知识讲座200场，发放宣传资料10万份。开展扶贫帮困活动，捐赠资金500万元，帮扶贫困户500户。开展志愿服务活动，组织员工志愿服务5000人次。支持教育事业发展，捐建希望小学2所。支持文化体育事业发展，赞助文化活动10场。做好消费者权益保护工作，维护金融消费者合法权益。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持稳健经营理念，实现高质量发展。加大对实体经济的支持力度，服务国家战略实施。加强风险管理，确保资产质量安全。推进金融创新，提升金融服务能力。加强合规管理，确保依法合规经营。加强人才队伍建设，提升员工素质。履行社会责任，回馈社会。推进数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续推动典当业规范健康发展，更好服务中小微企业。一是服务中小微企业，解决短期融资需求。二是加强风险防控，维护金融安全。三是加强市场监管，规范市场秩序。四是保护当户权益，提升服务质量。五是加强人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>