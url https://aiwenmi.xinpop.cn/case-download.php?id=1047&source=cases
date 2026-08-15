--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>互联网行业工作总结模板</w:t>
+        <w:t>担保行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据工业和信息化部的工作部署和要求，我司坚持创新驱动发展战略，深入推进数字化转型，不断提升产品服务质量和用户体验。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、业务发展势头良好</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于融资担保业发展的方针政策和监管要求，积极推动融资担保业规范健康发展，在服务中小微企业、风险防控、体系建设、市场监管等方面取得了显著成效。全年融资担保业在保余额达到二万亿元，担保业务量达到一万亿元，为服务中小微企业、解决融资难题作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持用户导向，优化产品服务，实现业务快速增长。截至年末，公司总营收达到85亿元，同比增长35%；净利润达到12亿元，同比增长42%。月活跃用户达到2.5亿，日活跃用户达到8000万，用户留存率达到65%。平台交易额达到500亿元，同比增长45%。新增注册用户5000万，用户满意度达到92%。公司估值达到500亿元，成功完成D轮融资，融资额达到30亿元。</w:t>
+        <w:t>在服务中小微企业方面，我们积极引导融资担保业服务中小微企业，解决融资难题。发展了政府性融资担保，为中小微企业提供政策性担保服务。发展了商业性融资担保，为中小微企业提供市场化担保服务。发展了再担保业务，分散担保机构风险。全年担保业务量达到一万亿元，其中政府性融资担保五千亿元，商业性融资担保三千亿元，再担保业务二千亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、产品创新持续推进</w:t>
+        <w:t>在风险防控方面，我们高度重视融资担保业风险防控工作，加强风险监测和处置。建立了融资担保业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，融资担保业代偿率控制在百分之三以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大产品研发投入，不断推出创新产品。本年度研发投入达到15亿元，占营收比例达到18%。推出新产品8款，升级迭代产品版本56次。核心产品功能优化，用户使用时长提升30%。推出AI智能推荐系统，推荐准确率达到95%，用户点击率提升25%。推出短视频功能，日发布视频量达到500万条，视频播放量达到10亿次。推出直播功能，日均直播场次达到5万场，直播观看人数达到2000万。推出社交电商功能，电商交易额达到80亿元。推出在线教育产品，课程数量达到5000门，学员人数达到500万。</w:t>
+        <w:t>在体系建设方面，我们积极推进融资担保体系建设，完善担保服务网络。建设了政府性融资担保体系，形成了国家、省、市、县四级担保网络。建设了再担保体系，分散担保机构风险。建设了担保风险补偿机制，增强担保机构抗风险能力。全年政府性融资担保机构达到一千家，再担保机构达到五十家，担保体系建设取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、技术研发能力显著提升</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强技术研发，提升核心竞争力。研发团队规模达到2000人，其中高级工程师500人，技术专家50人。申请专利256项，其中发明专利180项，获得专利授权125项。获得软件著作权86项。发表技术论文35篇。参与制定行业标准8项。建设技术平台，推出云计算平台，服务企业客户5000家。推出大数据平台，数据处理能力达到PB级。推出人工智能平台，提供AI服务能力。建设安全平台，保障用户数据安全。建设运维平台，系统可用性达到99.99%。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动融资担保业发展，业务规模稳步增长。全年融资担保业在保余额达到二万亿元，较上年增长百分之十五。担保业务量达到一万亿元，较上年增长百分之二十。融资担保业营业收入达到二百亿元，较上年增长百分之十。融资担保业净利润达到五十亿元，较上年增长百分之八。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、数据安全与隐私保护不断加强</w:t>
+        <w:t>（二）服务中小微企业成效显著。我们积极引导融资担保业服务中小微企业，解决融资难题。全年担保业务量达到一万亿元，其中政府性融资担保五千亿元，服务中小微企业五万家。商业性融资担保三千亿元，服务中小微企业三万家。再担保业务二千亿元，分散担保机构风险。融资担保业服务中小微企业能力显著提升，为中小微企业解决了融资难题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司高度重视数据安全和用户隐私保护，建立健全安全管理体系。完善数据安全管理制度，制定数据分类分级标准，明确数据安全责任。加强数据加密存储，敏感数据加密率达到100%。建设数据安全监控平台，实时监控数据访问行为。开展数据安全培训，培训员工5000人次。通过信息安全等级保护测评，达到三级等保标准。获得ISO27001信息安全管理体系认证。建立隐私保护制度，制定隐私政策，明确用户权利。开展隐私保护审计，确保合规使用用户数据。处理用户数据访问请求5000件，响应率达到100%。</w:t>
+        <w:t>（三）风险防控能力增强。我们高度重视融资担保业风险防控工作，加强风险监测和处置。建立了融资担保业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，融资担保业代偿率控制在百分之三以内，风险防控能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、内容治理成效显著</w:t>
+        <w:t>（四）体系建设稳步推进。我们积极推进融资担保体系建设，完善担保服务网络。建设了政府性融资担保体系，形成了国家、省、市、县四级担保网络。建设了再担保体系，分散担保机构风险。建设了担保风险补偿机制，增强担保机构抗风险能力。全年政府性融资担保机构达到一千家，再担保机构达到五十家，担保风险补偿基金规模达到一百亿元，担保体系建设取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强内容治理，营造清朗网络空间。建立内容审核机制，配备审核人员2000人，AI审核系统日审核内容1000万条。内容审核准确率达到98%，违规内容拦截率达到99%。处理违规内容500万条，封禁违规账号50万个。建立内容举报机制，处理用户举报100万件，举报处理率达到100%。开展网络文明宣传，发布正能量内容500万条。建立创作者扶持计划，扶持优质创作者10万人，发放创作激励5亿元。建设内容生态，优质内容占比达到80%。</w:t>
+        <w:t>（五）市场监管持续加强。我们坚持依法监管、从严监管，加强融资担保市场监管。开展了融资担保业专项整治行动，重点整治违规经营、超范围经营等问题。建立了融资担保机构信用档案，实施了信用分级分类监管。规范了融资担保经营行为，保护了被担保人合法权益。全年共检查融资担保机构五百家，整改问题机构八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、社会责任积极履行</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，推动可持续发展。开展数字素养提升计划，培训用户100万人次。开展网络扶贫项目，帮扶贫困地区100个，惠及群众500万人。开展青少年保护项目，建设青少年模式，保护未成年人身心健康。开展环保项目，建设绿色数据中心，节能减排效果显著。开展公益项目，捐赠资金1亿元，支持教育、医疗、环保等公益事业。开展员工关怀项目，提升员工福利待遇。开展社区服务项目，服务社区居民100万人次。</w:t>
+        <w:t>一是风险分担机制不够完善，担保机构承担风险较大。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才2000人，其中高级人才200人，海外人才50人。员工总数达到8000人，其中研发人员4000人，占比达到50%。开展员工培训，全年培训员工20000人次。完善薪酬激励体系，实施股权激励计划，激励员工500人。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在10%以下。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持创新驱动发展战略，加大研发投入。推进产品创新，提升用户体验。加强技术研发，提升核心竞争力。加强数据安全管理，保护用户隐私。加强内容治理，营造清朗网络空间。履行社会责任，推动可持续发展。加强人才队伍建设，打造高素质团队。推进国际化战略，拓展海外市场。</w:t>
+        <w:t>下一步，我们将继续推动融资担保业规范健康发展，更好服务中小微企业。一是服务中小微企业，解决融资难题。二是加强风险防控，维护金融安全。三是完善体系建设，健全服务网络。四是加强市场监管，规范市场秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>