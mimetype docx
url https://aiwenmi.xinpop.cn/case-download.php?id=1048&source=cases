--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>制造行业工作总结模板</w:t>
+        <w:t>拍卖行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据工业和信息化部的工作部署和要求，我司坚持高质量发展理念，深入推进智能制造，不断提升生产效率和产品质量。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、生产经营稳步增长</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于拍卖业发展的方针政策和监管要求，积极推动拍卖业规范健康发展，在服务经济社会发展、市场监管、标准化建设、人才培养等方面取得了显著成效。全年拍卖业成交额达到五千亿元，拍卖场次达到五万场，为促进资源优化配置、服务经济社会发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳中求进工作总基调，优化生产组织，实现生产经营稳步增长。本年度实现营业收入180亿元，同比增长12%；实现利润总额15亿元，同比增长15%。工业总产值达到200亿元，同比增长10%。主要产品产量：汽车零部件500万件，同比增长8%；机械设备2万台，同比增长12%；电子产品1000万件，同比增长15%。产能利用率达到90%，设备完好率达到98%。产品合格率达到99.5%，客户投诉率下降30%。订单完成率达到98%，准时交货率达到95%。</w:t>
+        <w:t>在服务经济社会发展方面，我们积极引导拍卖业服务经济社会发展，发挥拍卖功能。发展了司法拍卖，服务司法执行工作。发展了资产拍卖，服务企业资产处置。发展了艺术品拍卖，服务文化产业发展。发展了农产品拍卖，服务乡村振兴战略。全年拍卖成交额达到五千亿元，其中司法拍卖二千亿元，资产拍卖一千五百亿元，艺术品拍卖一千亿元，农产品拍卖五百亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、智能制造深入推进</w:t>
+        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强拍卖市场监管。开展了拍卖业专项整治行动，重点整治违规拍卖、虚假拍卖等问题。建立了拍卖企业信用档案，实施了信用分级分类监管。规范了拍卖经营行为，保护了拍卖当事人合法权益。全年共检查拍卖企业五百家，整改问题企业八十家，查处违法违规案件五十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快智能制造建设，提升生产自动化水平。本年度智能制造投入达到5亿元，建设智能工厂2个，智能车间10个。引进自动化生产线15条，工业机器人200台，自动化设备覆盖率从60%提升到80%。建设数字化车间，实现生产过程数字化管理。部署MES系统，实现生产过程实时监控。部署ERP系统，实现资源计划管理。部署PLM系统，实现产品生命周期管理。建设工业互联网平台，实现设备互联互通，联网设备达到5000台。开展工业大数据应用，数据分析能力显著提升。智能制造水平达到国家智能制造能力成熟度三级标准。</w:t>
+        <w:t>在标准化建设方面，我们积极推进拍卖业标准化建设，提高服务质量。制定了拍卖服务标准，规范了拍卖行为。开展了拍卖服务质量提升行动，引导企业提高服务质量。建立了拍卖服务质量评价体系，实施了服务质量监测。全年拍卖服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、质量管理持续加强</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持质量第一理念，建立健全质量管理体系。通过ISO9001质量管理体系认证，IATF16949汽车行业质量管理体系认证。完善质量管理制度，制定质量管理手册，明确质量责任。加强过程质量控制，建立关键工序质量控制点，实施统计过程控制。开展质量改进活动，实施质量改进项目120项，节约成本5000万元。开展质量培训，培训员工15000人次。开展质量月活动，提升全员质量意识。处理质量问题500项，质量问题整改率达到100%。客户满意度达到95%，供应商质量评价合格率达到98%。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动拍卖业发展，业务规模稳步增长。全年拍卖业成交额达到五千亿元，较上年增长百分之十。拍卖场次达到五万场，较上年增长百分之八。拍卖业营业收入达到五十亿元，较上年增长百分之六。拍卖业净利润达到二十亿元，较上年增长百分之五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、技术创新成果丰硕</w:t>
+        <w:t>（二）服务经济社会发展成效显著。我们积极引导拍卖业服务经济社会发展，发挥拍卖功能。全年拍卖成交额达到五千亿元，其中司法拍卖二千亿元，服务司法执行案件五万件。资产拍卖一千五百亿元，服务企业资产处置三千家。艺术品拍卖一千亿元，促进文化产业发展。农产品拍卖五百亿元，服务乡村振兴战略。拍卖业服务经济社会发展能力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大技术创新投入，提升核心竞争力。本年度研发投入达到8亿元，占营收比例达到4.5%。研发团队规模达到1500人，其中高级工程师300人，博士50人。开展研发项目80项，完成研发项目60项。申请专利350项，其中发明专利200项，获得专利授权180项。获得科技进步奖5项，其中省级科技进步奖2项。开发新产品25款，新产品销售收入达到30亿元，占营收比例达到17%。建设研发平台，建成省级企业技术中心、省级工程技术研究中心。开展产学研合作，与10所高校建立合作关系，联合培养人才200人。</w:t>
+        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强拍卖市场监管。开展了拍卖业专项整治行动，重点整治违规拍卖、虚假拍卖等问题。建立了拍卖企业信用档案，实施了信用分级分类监管。规范了拍卖经营行为，保护了拍卖当事人合法权益。全年共检查拍卖企业五百家，整改问题企业八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、安全生产常抓不懈</w:t>
+        <w:t>（四）标准化建设成效显著。我们积极推进拍卖业标准化建设，提高服务质量。制定了拍卖服务标准，规范了拍卖行为。开展了拍卖服务质量提升行动，引导企业提高服务质量。建立了拍卖服务质量评价体系，实施了服务质量监测。全年拍卖服务满意度达到百分之八十五，较上年提升五个百分点，服务质量明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全发展理念，加强安全生产管理。建立健全安全生产责任制，签订安全生产责任书，明确安全责任。开展安全教育培训，培训员工20000人次。开展安全检查，排查安全隐患800项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到5000万元。加强职业健康管理，开展职业健康体检，体检率达到100%。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化二级企业认证。</w:t>
+        <w:t>（五）人才培养成效显著。我们高度重视拍卖人才培养工作，加强人才队伍建设。组织开展了拍卖师培训，培训人员达五千人次。建立了拍卖师资质认证体系，规范了从业资格管理。举办了拍卖技能大赛，选拔了一批优秀技能人才。全年新增持证拍卖师五百名，拍卖师持证率达到百分之九十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、绿色发展成效显著</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持绿色发展理念，推进节能减排。建设环保设施，环保投入达到8000万元。建设污水处理设施，污水处理能力达到5000吨/日，污水达标排放率达到100%。建设废气处理设施，废气达标排放率达到100%。开展节能改造，实施节能项目50项，节约能源消耗1万吨标准煤。开展清洁生产，通过清洁生产审核。开展循环经济，建设循环经济项目，资源综合利用率达到95%。碳排放强度下降10%，能耗强度下降8%。获得绿色工厂认证、环保诚信企业称号。</w:t>
+        <w:t>一是业务模式相对单一，创新能力不足。二是市场监管需要加强，违规拍卖问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，服务质量参差不齐。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、供应链管理不断优化</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强供应链管理，提升供应链效率。优化供应商管理，供应商数量从500家优化到400家，优质供应商占比达到80%。开展供应商评价，评价供应商400家，淘汰不合格供应商50家。推进供应商协同，与核心供应商建立战略合作关系。建设供应链协同平台，实现供应链信息共享。优化库存管理，库存周转率提升20%，库存成本下降15%。优化物流管理，物流成本下降10%。加强采购管理，采购成本下降5%。建设数字化供应链，供应链响应速度提升30%。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持高质量发展理念，推进智能制造。加大研发投入，提升技术创新能力。加强质量管理，提升产品质量。加强安全生产管理，确保安全生产。推进绿色发展，实现节能减排。优化供应链管理，提升供应链效率。加强人才队伍建设，打造高素质团队。推进国际化战略，拓展海外市场。</w:t>
+        <w:t>下一步，我们将继续推动拍卖业规范健康发展，更好服务经济社会发展。一是服务经济社会发展，发挥拍卖功能。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高服务质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>