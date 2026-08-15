--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>建筑行业工作总结模板</w:t>
+        <w:t>评估行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据住房和城乡建设部的工作部署和要求，我司坚持质量第一、安全为先的理念，深入推进建筑业转型升级，不断提升工程质量和安全水平。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、生产经营稳步发展</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于评估业发展的方针政策和监管要求，积极推动评估业规范健康发展，在服务经济社会发展、市场监管、标准化建设、人才培养等方面取得了显著成效。全年评估业业务收入达到二百亿元，评估项目达到十万项，为服务经济社会发展、维护市场秩序作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现生产经营稳步发展。本年度实现营业收入120亿元，同比增长10%；实现利润总额8亿元，同比增长12%。新签合同额150亿元，同比增长15%。在建项目120个，总建筑面积500万平方米。竣工项目80个，竣工面积300万平方米。工程合格率达到100%，工程优良率达到85%。客户满意度达到95%，合同履约率达到100%。企业信用等级达到AAA级，获得省级守合同重信用企业称号。</w:t>
+        <w:t>在服务经济社会发展方面，我们积极引导评估业服务经济社会发展，发挥评估功能。发展了资产评估，服务企业资产重组。发展了房地产评估，服务房地产市场交易。发展了土地评估，服务土地市场交易。发展了矿业权评估，服务矿产资源开发。全年评估项目达到十万项，其中资产评估三万项，房地产评估四万项，土地评估二万项，矿业权评估一万项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、工程质量持续提升</w:t>
+        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强评估市场监管。开展了评估业专项整治行动，重点整治违规评估、虚假评估等问题。建立了评估机构信用档案，实施了信用分级分类监管。规范了评估执业行为，保护了委托人合法权益。全年共检查评估机构五百家，整改问题机构八十家，查处违法违规案件五十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持质量第一理念，建立健全质量管理体系。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证、ISO45001职业健康安全管理体系认证。完善质量管理制度，制定质量管理手册，明确质量责任。加强施工过程质量控制，建立关键工序质量控制点，实施质量检查制度。开展质量检查，检查项目120个，发现质量问题500项，整改率达到100%。开展质量培训，培训员工15000人次。开展质量月活动，提升全员质量意识。获得优质工程奖15项，其中国家级优质工程奖2项，省级优质工程奖8项。获得鲁班奖1项，获得省级建筑结构优质工程奖5项。</w:t>
+        <w:t>在标准化建设方面，我们积极推进评估业标准化建设，提高评估质量。制定了评估准则，规范了评估行为。开展了评估质量提升行动，引导机构提高评估质量。建立了评估质量评价体系，实施了质量监测。全年评估报告合格率达到百分之九十五，较上年提升三个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、安全生产常抓不懈</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全发展理念，加强安全生产管理。建立健全安全生产责任制，签订安全生产责任书，明确安全责任。开展安全教育培训，培训员工20000人次。开展安全检查，检查项目120个，排查安全隐患1500项，整改率达到100%。开展应急演练，组织应急演练24次。建设安全设施，安全设施投入达到8000万元。加强安全文明施工，建设标准化工地，获得省级安全文明工地称号20个。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化一级企业认证。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动评估业发展，业务规模稳步增长。全年评估业业务收入达到二百亿元，较上年增长百分之八。评估项目达到十万项，较上年增长百分之十。评估机构达到五千家，较上年增加三百家。评估从业人员达到十万人，较上年增加五千人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、技术创新成果丰硕</w:t>
+        <w:t>（二）服务经济社会发展成效显著。我们积极引导评估业服务经济社会发展，发挥评估功能。全年评估项目达到十万项，其中资产评估三万项，服务企业资产重组五千家。房地产评估四万项，服务房地产市场交易十万宗。土地评估二万项，服务土地市场交易五万宗。矿业权评估一万项，服务矿产资源开发一千项。评估业服务经济社会发展能力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大技术创新投入，提升核心竞争力。本年度研发投入达到3亿元，占营收比例达到2.5%。研发团队规模达到300人，其中高级工程师80人。开展研发项目30项，完成研发项目25项。申请专利120项，其中发明专利60项，获得专利授权80项。获得省级工法15项，获得省级新技术应用示范工程5项。开发新技术新工艺20项，推广应用新技术10项。建设企业技术中心，建成省级企业技术中心。开展产学研合作，与5所高校建立合作关系。</w:t>
+        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强评估市场监管。开展了评估业专项整治行动，重点整治违规评估、虚假评估等问题。建立了评估机构信用档案，实施了信用分级分类监管。规范了评估执业行为，保护了委托人合法权益。全年共检查评估机构五百家，整改问题机构八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、绿色建造深入推进</w:t>
+        <w:t>（四）标准化建设成效显著。我们积极推进评估业标准化建设，提高评估质量。制定了评估准则，规范了评估行为。开展了评估质量提升行动，引导机构提高评估质量。建立了评估质量评价体系，实施了质量监测。全年评估报告合格率达到百分之九十五，较上年提升三个百分点，评估质量明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持绿色发展理念，推进绿色建造。建设绿色建筑项目25个，建筑面积100万平方米，获得绿色建筑认证项目20个。推广装配式建筑，建设装配式建筑项目15个，装配率达到50%。推广BIM技术应用，应用BIM技术项目30个。开展节能减排，实施节能项目20项，节约能源消耗2000吨标准煤。建设绿色工地，获得省级绿色工地称号15个。开展建筑垃圾资源化利用，建筑垃圾资源化利用率达到80%。碳排放强度下降8%，能耗强度下降6%。获得绿色施工示范工程称号10项。</w:t>
+        <w:t>（五）人才培养成效显著。我们高度重视评估人才培养工作，加强人才队伍建设。组织开展了评估师培训，培训人员达一万人次。建立了评估师资质认证体系，规范了从业资格管理。举办了评估技能大赛，选拔了一批优秀技能人才。全年新增持证评估师一千名，评估师持证率达到百分之八十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、项目管理水平不断提升</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强项目管理，提升项目管理水平。完善项目管理制度，制定项目管理手册，明确项目管理流程。加强项目进度管理，项目进度控制率达到95%。加强项目成本管理，项目成本控制率达到90%。加强项目质量管理，项目质量合格率达到100%。加强项目安全管理，项目安全事故率为零。加强项目合同管理，合同履约率达到100%。加强项目信息管理，建设项目管理信息系统，实现项目管理信息化。加强项目团队建设，培养项目经理100人，获得建造师资格人员200人。</w:t>
+        <w:t>一是评估质量参差不齐，部分评估报告质量不高。二是市场监管需要加强，违规评估问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，评估准则执行不够严格。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才500人，其中高级人才50人。员工总数达到8000人，其中专业技术人员3000人，注册建造师500人，注册造价师100人，注册安全工程师150人。开展员工培训，全年培训员工20000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到88%，员工流失率控制在8%以下。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持质量第一、安全为先的理念，推进建筑业转型升级。加大技术创新投入，提升核心竞争力。加强质量管理，提升工程质量。加强安全管理，确保安全生产。推进绿色建造，实现节能减排。加强项目管理，提升项目管理水平。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续推动评估业规范健康发展，更好服务经济社会发展。一是服务经济社会发展，发挥评估功能。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高评估质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>