--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>房地产行业工作总结模板</w:t>
+        <w:t>审计行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据住房和城乡建设部的工作部署和要求，我司坚持房住不炒定位，推进房地产平稳健康发展，不断提升产品品质和服务水平。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳中有进</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于审计工作的方针政策和法律法规，依法履行审计监督职责，在财政审计、金融审计、企业审计、经济责任审计等方面取得了显著成效。全年完成审计项目一千个，查出违规资金五百亿元，促进增收节支一百亿元，为维护财经秩序、促进廉政建设作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳中有进。本年度实现销售收入150亿元，同比增长5%；实现利润总额12亿元，同比增长8%。销售面积120万平方米，同比增长3%。销售回款率达到95%。土地储备面积500万平方米，可开发年限达到5年。在建项目25个，在建面积300万平方米。竣工项目10个，竣工面积80万平方米。交付项目8个，交付面积60万平方米，交付率达到98%。客户满意度达到92%，品牌影响力持续提升。</w:t>
+        <w:t>在财政审计方面，我们依法对财政预算执行、财政决算、财政资金使用等进行审计监督。开展了预算执行审计，审查了财政预算编制、执行、调整情况。开展了财政决算审计，审查了财政收支真实性、合法性。开展了专项资金审计，审查了专项资金使用效益。全年完成财政审计项目三百个，查出违规资金二百亿元，促进增收节支五十亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、产品品质持续提升</w:t>
+        <w:t>在金融审计方面，我们依法对金融机构财务收支、信贷业务、风险管理等进行审计监督。开展了银行审计，审查了银行信贷业务、风险管理情况。开展了保险审计，审查了保险业务、偿付能力情况。开展了证券审计，审查了证券业务、合规管理情况。全年完成金融审计项目一百个，查出违规资金一百亿元，促进增收节支三十亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持品质优先理念，提升产品竞争力。完善产品标准化体系，制定产品标准手册，明确产品设计标准。优化产品设计，提升产品功能性和舒适性。加强工程质量管控，建立工程质量检查制度，开展工程质量检查，检查项目25个，发现质量问题300项，整改率达到100%。获得优质工程奖8项，其中省级优质工程奖3项。推进精装修交付，精装修交付项目占比达到60%。推进智能化住宅建设，智能化住宅项目占比达到40%。推进绿色建筑建设，绿色建筑项目占比达到80%，获得绿色建筑认证项目15个。</w:t>
+        <w:t>在企业审计方面，我们依法对国有企业财务收支、经营业绩、内部控制等进行审计监督。开展了企业财务审计，审查了企业财务收支真实性、合法性。开展了企业绩效审计，审查了企业经营业绩、经济效益。开展了企业内控审计，审查了企业内部控制有效性。全年完成企业审计项目二百个，查出违规资金一百亿元，促进增收节支二十亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、客户服务不断优化</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持以客户为中心理念，提升客户服务水平。完善客户服务体系，建立客户服务标准，明确客户服务流程。建设客户服务中心，配备客户服务人员200人。开展客户满意度调查，客户满意度达到92%。处理客户投诉500件，投诉处理满意率达到95%。开展客户关怀活动，关怀客户10000人次。建设社区服务平台，提供社区服务，服务业主50000户。建设物业管理平台，提升物业管理水平，物业管理满意度达到90%。开展业主活动，组织业主活动50场，参与业主10000人次。</w:t>
+        <w:t>（一）审计监督成效显著。我们依法履行审计监督职责，审计监督成效显著。全年完成审计项目一千个，较上年增加一百个。查出违规资金五百亿元，较上年增加五十亿元。促进增收节支一百亿元，较上年增加十亿元。移送违纪违法案件线索一百件，较上年增加二十件。审计监督作用充分发挥，为维护财经秩序、促进廉政建设作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、成本管控成效显著</w:t>
+        <w:t>（二）财政审计成效明显。我们依法对财政预算执行、财政决算、财政资金使用等进行审计监督，财政审计成效明显。全年完成财政审计项目三百个，查出违规资金二百亿元，促进增收节支五十亿元。揭示了财政预算编制不科学、预算执行不规范、财政资金使用效益不高等问题，提出了加强财政管理的建议，促进了财政管理水平提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强成本管控，提升盈利能力。完善成本管控制度，制定成本管控手册，明确成本管控流程。加强土地成本管控，优化土地获取策略，土地成本占比控制在合理水平。加强建安成本管控，优化设计方案，控制建安成本，建安成本下降5%。加强营销成本管控，优化营销策略，营销成本下降10%。加强管理成本管控，优化组织架构，管理成本下降8%。加强财务成本管控，优化融资结构，财务成本下降12%。综合成本下降8%，毛利率提升2个百分点。</w:t>
+        <w:t>（三）金融审计成效突出。我们依法对金融机构财务收支、信贷业务、风险管理等进行审计监督，金融审计成效突出。全年完成金融审计项目一百个，查出违规资金一百亿元，促进增收节支三十亿元。揭示了金融机构信贷管理不规范、风险管理不到位、内部控制不完善等问题，提出了加强金融监管的建议，促进了金融风险防控。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、风险管控不断加强</w:t>
+        <w:t>（四）企业审计成效良好。我们依法对国有企业财务收支、经营业绩、内部控制等进行审计监督，企业审计成效良好。全年完成企业审计项目二百个，查出违规资金一百亿元，促进增收节支二十亿元。揭示了企业财务管理不规范、经营业绩不真实、内部控制不完善等问题，提出了加强企业管理的建议，促进了企业规范经营。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强风险管控，确保经营安全。建立健全风险管控制度，制定风险管控手册，明确风险管控责任。加强市场风险管控，密切关注市场变化，及时调整经营策略。加强政策风险管控，深入研究政策走向，确保合规经营。加强财务风险管控，优化财务结构，资产负债率控制在70%以下，净负债率控制在50%以下，现金短债比大于1。加强项目风险管控，加强项目可行性研究，确保项目收益。加强合作风险管控，加强合作方背景调查，确保合作安全。全年未发生重大风险事件，经营风险可控。</w:t>
+        <w:t>（五）经济责任审计成效显著。我们依法对领导干部履行经济责任情况进行审计监督，经济责任审计成效显著。全年完成经济责任审计项目二百个，查出违规资金五十亿元，促进增收节支十亿元。揭示了领导干部履行经济责任中存在的问题，提出了加强干部管理的建议，促进了领导干部依法履职、廉洁从政。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、人才队伍建设成效显著</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才300人，其中高级人才30人。员工总数达到3000人，其中专业技术人员1000人，管理人员500人。开展员工培训，全年培训员工8000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
+        <w:t>一是审计覆盖面不够宽，部分领域审计监督存在盲区。二是审计质量有待提高，部分审计项目质量不高。三是审计手段相对落后，信息化水平需要提升。四是审计队伍建设有待加强，专业人才短缺。五是审计结果运用不够充分，审计整改需要加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、社会责任积极履行</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，回馈社会。开展保障房建设，建设保障房项目3个，建筑面积20万平方米。开展旧城改造项目，改造面积10万平方米。开展公益活动，捐赠资金2000万元，支持教育、医疗、扶贫等公益事业。开展环保活动，建设绿色社区，推广绿色生活方式。开展就业帮扶，提供就业岗位500个。做好疫情防控工作，支持疫情防控物资捐赠。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进房地产平稳健康发展。加强产品品质管控，提升产品竞争力。加强客户服务，提升客户满意度。加强成本管控，提升盈利能力。加强风险管控，确保经营安全。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。推进企业数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续依法履行审计监督职责，更好发挥审计监督作用。一是加强财政审计，促进财政管理规范。二是加强金融审计，防范金融风险。三是加强企业审计，促进企业规范经营。四是加强经济责任审计，促进领导干部依法履职。五是加强审计整改，提高审计效果。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>